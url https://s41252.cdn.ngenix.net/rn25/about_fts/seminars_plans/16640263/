--- v0 (2026-08-16)
+++ v1 (2026-09-17)
@@ -3299,51 +3299,50 @@
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="5245"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D2D03" w:rsidRPr="007E69D5" w:rsidTr="004D2D03">
         <w:trPr>
           <w:trHeight w:val="3468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004D2D03" w:rsidRPr="00645E04" w:rsidRDefault="004D2D03" w:rsidP="009A72ED">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="4" w:colLast="4"/>
             <w:r w:rsidRPr="00E26FCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>04.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004D2D03" w:rsidRPr="00255DC1" w:rsidRDefault="004D2D03" w:rsidP="009A72ED">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -3523,51 +3522,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00740B64">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Направление информации в СМИ, размещение в </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00740B64">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>соцсетях</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="004D2D03" w:rsidRPr="007E69D5" w:rsidTr="004D2D03">
         <w:trPr>
           <w:trHeight w:val="2630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004D2D03" w:rsidRPr="00E26FCD" w:rsidRDefault="004D2D03" w:rsidP="009A72ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26FCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5750,60 +5748,2870 @@
               <w:t>соцсетях</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F32091">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004D2D03" w:rsidRPr="00645E04" w:rsidRDefault="004D2D03" w:rsidP="009A72ED">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D2D03" w:rsidRPr="005D72AE" w:rsidRDefault="004D2D03">
+    <w:p w:rsidR="004D2D03" w:rsidRDefault="004D2D03">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004D2D03" w:rsidRPr="005D72AE" w:rsidSect="006531D0">
+    <w:p w:rsidR="00A05A3B" w:rsidRDefault="00A05A3B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A05A3B" w:rsidRDefault="00A05A3B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="15167" w:type="dxa"/>
+        <w:tblInd w:w="257" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="6945"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="3118"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1294"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сводное налоговое уведомление </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Вопросы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>вебинара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>порядок направления физическому лицу налогового уведомления об уплате имущественных налогов)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 14 по Приморскому краю </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Исключение юридического лица, отнесенного к субъекту МСП из ЕГРЮЛ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Вопросы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>вебинара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: процедура исключения  в связи с решением учредителей/участников о прекращении деятельности такого юридического лица </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">в соответствии со статьей 21.3 Федерального </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>закона от 08.08.2001 № 129-ФЗ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>№ 15 по Приморскому краю (ЕРЦ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="2290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>03.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Порядок предоставления отчетов по зарубежным счетам ЮЛ и ИП</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вопросы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>вебинара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>сроки, форма, способы представления отчетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>обстоятельства, при которых отчеты не представляются;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>порядок заполнения отчета при отсутствии движения по счету, при отсутствии возможности получения сведений для заполнения отчета от зарубежного банка;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>порядок предоставления подтверждающих документов к отчету;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>административная ответственность за нарушение порядка и сроков  предоставления отчетов)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>№ 12 по Приморскому краю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>31.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1424"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Совмещение </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>спецрежимов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>налог на профессиональный доход с другими режимами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 9 по Приморскому краю </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>03.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>09.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Изменения в налогообложении имущества физических лиц в 2026 году</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России  № 10 по Приморскому краю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>04.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сроки и способы уплаты налогов, указанных в налоговом уведомлении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России  № 16 по Приморскому краю</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>07.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1538"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Взаимодействие с налоговыми органами</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вопросы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>вебинара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>способы обращения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>порядок и сроки рассмотрения обращения через МФЦ, как обратиться в ЦОП ФНС России, ЕКЦ и др.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>№ 14 по Приморскому краю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1687"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>16.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Блокировка банковских счетов налоговыми органами</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вопросы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>вебинара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>За что сняли деньги с расчетного счета; почему заблокировали счет; через какое время разблокируют счет после оплаты/сдачи отчетности)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>№ 9 по Приморскому краю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.09.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>СПОТ: как избежать ошибок при заполнении документа о предстоящей поставке (ДОПП)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>№ 12 по Приморскому краю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1356"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Авансовые уведомления об исчисленных суммах НДФЛ и страховых взносов с 1 сентября 2026 года</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>№ 10 по Приморскому краю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Порядок применения ККТ (для новых пользователей ККТ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>УФНС России по Приморскому краю</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="687"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Последствия неуплаты налогов физическими лицами</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">УФНС России по Приморскому краю </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1123"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Резиденты ТОР и СПВ: применение налоговых льгот</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вопросы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>вебинара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>как избежать ошибок и сохранить льготы в деятельности СПВ и ТОР)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">УФНС России по Приморскому краю </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1123"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ККТ: порядок исправления ошибок (нарушений) при осуществлении расчетов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Вопросы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>вебинара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">основание для корректировки; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>корректировка осуществляется отдельно по каждому расчету (чеку);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">корректировка расчета при ФФД 1.05, ФФД 1.2 (в чем разница, какие </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>реквизиты указываются в фискальном документе коррекции в соответствии с приказом ФНС России от 14.09.2020 № ЕД-7-20/662@);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> примечание к ст. 14.5 КоАП РФ (условия, при которых налогоплательщик освобождается от административной ответственности за административное правонарушение)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Межрайонная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ИФНС России</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>№ 15 по Приморскому краю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidTr="007C4F3B">
+        <w:trPr>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>30.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6945" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Фиктивная регистрация бизнеса (прямой эфир на </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ВКонтакте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>УФНС России по Приморскому краю</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A05A3B" w:rsidRPr="00555FFC" w:rsidRDefault="00A05A3B" w:rsidP="007C4F3B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00555FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00A05A3B" w:rsidRPr="005D72AE" w:rsidRDefault="00A05A3B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A05A3B" w:rsidRPr="005D72AE" w:rsidSect="006531D0">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="561" w:right="1103" w:bottom="567" w:left="720" w:header="142" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006531D0" w:rsidRDefault="006531D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
@@ -7584,50 +10392,51 @@
     <w:rsid w:val="009C07D0"/>
     <w:rsid w:val="009C08E9"/>
     <w:rsid w:val="009C1BFE"/>
     <w:rsid w:val="009C2546"/>
     <w:rsid w:val="009C49B1"/>
     <w:rsid w:val="009D1528"/>
     <w:rsid w:val="009D18A7"/>
     <w:rsid w:val="009D1BE7"/>
     <w:rsid w:val="009D3856"/>
     <w:rsid w:val="009D4932"/>
     <w:rsid w:val="009D4DC3"/>
     <w:rsid w:val="009E0BD9"/>
     <w:rsid w:val="009E237C"/>
     <w:rsid w:val="009E369B"/>
     <w:rsid w:val="009E4216"/>
     <w:rsid w:val="009E4D19"/>
     <w:rsid w:val="009E52E4"/>
     <w:rsid w:val="009E6257"/>
     <w:rsid w:val="009E62CC"/>
     <w:rsid w:val="009E7232"/>
     <w:rsid w:val="00A00888"/>
     <w:rsid w:val="00A012D8"/>
     <w:rsid w:val="00A0182C"/>
     <w:rsid w:val="00A0333C"/>
     <w:rsid w:val="00A03B26"/>
+    <w:rsid w:val="00A05A3B"/>
     <w:rsid w:val="00A069C8"/>
     <w:rsid w:val="00A07B19"/>
     <w:rsid w:val="00A103ED"/>
     <w:rsid w:val="00A11201"/>
     <w:rsid w:val="00A13458"/>
     <w:rsid w:val="00A143A9"/>
     <w:rsid w:val="00A15A34"/>
     <w:rsid w:val="00A17351"/>
     <w:rsid w:val="00A22E6A"/>
     <w:rsid w:val="00A24BE2"/>
     <w:rsid w:val="00A24C40"/>
     <w:rsid w:val="00A24CCB"/>
     <w:rsid w:val="00A27502"/>
     <w:rsid w:val="00A3154A"/>
     <w:rsid w:val="00A32E20"/>
     <w:rsid w:val="00A348D4"/>
     <w:rsid w:val="00A41F24"/>
     <w:rsid w:val="00A42DAD"/>
     <w:rsid w:val="00A46944"/>
     <w:rsid w:val="00A502B1"/>
     <w:rsid w:val="00A50DF7"/>
     <w:rsid w:val="00A516EF"/>
     <w:rsid w:val="00A5202E"/>
     <w:rsid w:val="00A54910"/>
     <w:rsid w:val="00A54A80"/>
@@ -9628,78 +12437,78 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AAA407B-E669-4CA5-A0B0-7A32CA7E0739}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28F73D06-170C-4018-A2DB-A8275E0F5AD3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>6948</Characters>
+  <Pages>9</Pages>
+  <Words>1743</Words>
+  <Characters>9941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>82</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8150</CharactersWithSpaces>
+  <CharactersWithSpaces>11661</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Хохлов Андрей Анатольевич</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>